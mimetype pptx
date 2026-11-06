--- v0 (2026-07-21)
+++ v1 (2026-11-06)
@@ -1203,792 +1203,792 @@
             <a:off x="640080" y="1737360"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>24 - 16</a:t>
+              <a:t>90 - 85</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2103120" y="1737360"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>67 + 16</a:t>
+              <a:t>90 - 68</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3566160" y="1737360"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>83 - 16</a:t>
+              <a:t>91 - 58</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5029200" y="1737360"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>31 - 24</a:t>
+              <a:t>22 - 19</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="640080" y="2011680"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>17 + 74</a:t>
+              <a:t>34 + 39</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2103120" y="2011680"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>31 - 18</a:t>
+              <a:t>44 - 18</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3566160" y="2011680"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>72 - 37</a:t>
+              <a:t>35 - 18</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5029200" y="2011680"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>65 + 29</a:t>
+              <a:t>26 - 18</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Text 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="640080" y="2286000"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>38 + 13</a:t>
+              <a:t>55 + 16</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Text 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2103120" y="2286000"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>61 - 57</a:t>
+              <a:t>56 + 27</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Text 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3566160" y="2286000"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>65 - 17</a:t>
+              <a:t>64 + 18</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Text 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5029200" y="2286000"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>66 + 17</a:t>
+              <a:t>25 + 27</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Text 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="640080" y="2560320"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>83 - 56</a:t>
+              <a:t>33 - 26</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Text 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2103120" y="2560320"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>51 - 27</a:t>
+              <a:t>59 + 39</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Text 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3566160" y="2560320"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>41 - 13</a:t>
+              <a:t>54 + 37</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Text 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5029200" y="2560320"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>72 - 19</a:t>
+              <a:t>86 - 38</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Text 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="640080" y="2834640"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>69 + 18</a:t>
+              <a:t>57 + 15</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Text 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2103120" y="2834640"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>38 + 43</a:t>
+              <a:t>51 - 29</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text 21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3566160" y="2834640"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>27 + 45</a:t>
+              <a:t>80 - 45</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Text 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5029200" y="2834640"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>31 - 12</a:t>
+              <a:t>78 + 16</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Shape 23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="640080" y="1737360"/>
             <a:ext cx="5852160" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -2275,51 +2275,51 @@
             <a:off x="685800" y="3657600"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>171 - 66 = ______</a:t>
+              <a:t>83 + 47 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38" name="Shape 36"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="3977640"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -2383,51 +2383,51 @@
             <a:off x="3703320" y="3657600"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>79 + 91 = ______</a:t>
+              <a:t>102 - 45 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="42" name="Shape 40"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3703320" y="3977640"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -2491,51 +2491,51 @@
             <a:off x="685800" y="4572000"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>47 + 53 = ______</a:t>
+              <a:t>48 + 35 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="46" name="Shape 44"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4892040"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -2599,51 +2599,51 @@
             <a:off x="3703320" y="4572000"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>58 + 82 = ______</a:t>
+              <a:t>64 - 49 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="50" name="Shape 48"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3703320" y="4892040"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -2707,51 +2707,51 @@
             <a:off x="685800" y="5486400"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>62 - 18 = ______</a:t>
+              <a:t>171 - 56 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="54" name="Shape 52"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="5806440"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -2815,51 +2815,51 @@
             <a:off x="3703320" y="5486400"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>170 - 54 = ______</a:t>
+              <a:t>44 - 27 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="58" name="Shape 56"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3703320" y="5806440"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -2923,51 +2923,51 @@
             <a:off x="685800" y="6400800"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>77 + 47 = ______</a:t>
+              <a:t>57 + 65 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="62" name="Shape 60"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="6720840"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -3031,51 +3031,51 @@
             <a:off x="3703320" y="6400800"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>54 - 18 = ______</a:t>
+              <a:t>58 + 59 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="66" name="Shape 64"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3703320" y="6720840"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -3139,51 +3139,51 @@
             <a:off x="685800" y="7315200"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>74 - 35 = ______</a:t>
+              <a:t>49 + 47 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="70" name="Shape 68"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="7635240"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -3247,51 +3247,51 @@
             <a:off x="3703320" y="7315200"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>53 + 57 = ______</a:t>
+              <a:t>70 - 27 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="74" name="Shape 72"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3703320" y="7635240"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -3497,792 +3497,792 @@
             <a:off x="640080" y="1737360"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>21 - 17</a:t>
+              <a:t>56 + 17</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2103120" y="1737360"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>55 - 39</a:t>
+              <a:t>63 + 29</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3566160" y="1737360"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>40 - 35</a:t>
+              <a:t>75 - 39</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5029200" y="1737360"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>39 + 14</a:t>
+              <a:t>16 + 47</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="640080" y="2011680"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>60 - 21</a:t>
+              <a:t>25 - 18</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2103120" y="2011680"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>31 - 16</a:t>
+              <a:t>61 - 49</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3566160" y="2011680"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>84 - 38</a:t>
+              <a:t>16 + 35</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5029200" y="2011680"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>94 - 48</a:t>
+              <a:t>67 + 27</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Text 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="640080" y="2286000"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>59 + 31</a:t>
+              <a:t>44 + 38</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Text 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2103120" y="2286000"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>19 + 39</a:t>
+              <a:t>17 + 53</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Text 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3566160" y="2286000"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>44 + 37</a:t>
+              <a:t>80 - 17</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Text 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5029200" y="2286000"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>73 - 29</a:t>
+              <a:t>19 + 54</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Text 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="640080" y="2560320"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>23 + 17</a:t>
+              <a:t>17 + 54</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Text 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2103120" y="2560320"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>23 - 15</a:t>
+              <a:t>43 - 35</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Text 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3566160" y="2560320"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>92 - 56</a:t>
+              <a:t>85 - 39</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Text 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5029200" y="2560320"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28 + 47</a:t>
+              <a:t>57 - 39</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Text 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="640080" y="2834640"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>54 + 36</a:t>
+              <a:t>30 - 18</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Text 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2103120" y="2834640"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>33 - 18</a:t>
+              <a:t>40 - 34</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text 21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3566160" y="2834640"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>58 + 33</a:t>
+              <a:t>96 - 39</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Text 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5029200" y="2834640"/>
             <a:ext cx="1463040" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>16 + 38</a:t>
+              <a:t>67 + 15</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Shape 23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="640080" y="1737360"/>
             <a:ext cx="5852160" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -4569,51 +4569,51 @@
             <a:off x="685800" y="3657600"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>54 + 38 = ______</a:t>
+              <a:t>158 - 79 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38" name="Shape 36"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="3977640"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -4677,51 +4677,51 @@
             <a:off x="3703320" y="3657600"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>50 - 26 = ______</a:t>
+              <a:t>56 - 39 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="42" name="Shape 40"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3703320" y="3977640"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -4785,51 +4785,51 @@
             <a:off x="685800" y="4572000"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>120 - 44 = ______</a:t>
+              <a:t>56 - 18 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="46" name="Shape 44"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4892040"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -4893,51 +4893,51 @@
             <a:off x="3703320" y="4572000"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>52 - 29 = ______</a:t>
+              <a:t>78 + 99 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="50" name="Shape 48"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3703320" y="4892040"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -5001,51 +5001,51 @@
             <a:off x="685800" y="5486400"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>86 + 45 = ______</a:t>
+              <a:t>78 + 49 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="54" name="Shape 52"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="5806440"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -5109,51 +5109,51 @@
             <a:off x="3703320" y="5486400"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>76 + 64 = ______</a:t>
+              <a:t>69 + 36 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="58" name="Shape 56"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3703320" y="5806440"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -5217,51 +5217,51 @@
             <a:off x="685800" y="6400800"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>66 + 38 = ______</a:t>
+              <a:t>83 + 39 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="62" name="Shape 60"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="6720840"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -5325,51 +5325,51 @@
             <a:off x="3703320" y="6400800"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>85 + 86 = ______</a:t>
+              <a:t>72 - 36 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="66" name="Shape 64"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3703320" y="6720840"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -5433,51 +5433,51 @@
             <a:off x="685800" y="7315200"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>43 - 29 = ______</a:t>
+              <a:t>79 + 49 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="70" name="Shape 68"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="7635240"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -5541,51 +5541,51 @@
             <a:off x="3703320" y="7315200"/>
             <a:ext cx="2926080" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft YaHei" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Microsoft YaHei" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Microsoft YaHei" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>121 - 26 = ______</a:t>
+              <a:t>134 - 89 = ______</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="74" name="Shape 72"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3703320" y="7635240"/>
             <a:ext cx="2926080" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="D4D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>